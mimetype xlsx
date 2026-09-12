--- v1 (2026-03-16)
+++ v2 (2026-09-12)
@@ -472,99 +472,99 @@
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" fillId="2" applyFill="1" borderId="5" applyBorder="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" fillId="2" applyFill="1" borderId="5" applyBorder="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="2" applyFont="1" fillId="4" applyFill="1" borderId="6" applyBorder="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="2" applyFont="1" fillId="2" applyFill="1" borderId="7" applyBorder="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="2" applyFont="1" fillId="4" applyFill="1" borderId="7" applyBorder="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="2" applyFont="1" fillId="2" applyFill="1" borderId="8" applyBorder="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" fillId="4" applyFill="1" borderId="9" applyBorder="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" fillId="2" applyFill="1" borderId="10" applyBorder="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" fillId="4" applyFill="1" borderId="10" applyBorder="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" fillId="2" applyFill="1" borderId="11" applyBorder="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" applyNumberFormat="1" fontId="2" applyFont="1" fillId="2" applyFill="1" borderId="1" applyBorder="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" fillId="2" applyFill="1" borderId="1" applyBorder="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="2" applyFont="1" fillId="2" applyFill="1" borderId="2" applyBorder="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" fillId="2" applyFill="1" borderId="3" applyBorder="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3048000" cy="895350"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" descr="" name="36be199e-b907-4768-8150-ad1153a56e88"/>
+        <xdr:cNvPr id="2" descr="" name="f8fef06c-512c-437d-9663-e19ce9abbcb3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3048000" cy="895350"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" descr="" name="a3dd9635-bd5f-4d33-814a-d8688a095639"/>
+        <xdr:cNvPr id="3" descr="" name="8fd7b6df-56c4-4ad7-8a1b-744c10b423c0"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 